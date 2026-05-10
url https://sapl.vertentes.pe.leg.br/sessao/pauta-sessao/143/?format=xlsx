--- v0 (2026-03-23)
+++ v1 (2026-05-10)
@@ -72,51 +72,51 @@
   <si>
     <t>Concede reajuste aos profissionais efetivos do magistério público da educação básica do Município de Vertentes/PE, adequa o vencimento ao Piso Salarial Profissional Nacional do Magistério e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de vencimentos dos cargos de provimento efetivo e comissionado do Quadro de Pessoal da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Paulo de Lú</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do campo Municipal do Distrito de Capela Nova e determinada outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Requerimento nº 1 de 2026</t>
+    <t>Pedido de informação nº 2 de 2026</t>
   </si>
   <si>
     <t>Saara Siqueira</t>
   </si>
   <si>
     <t>Pedido de Informação.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 8 de 2026</t>
   </si>
   <si>
     <t>Natália Miranda</t>
   </si>
   <si>
     <t>encaminhar ofício ao Prefeito, solicitando a manutenção e revitalização da pintura da imagem de São José, neste Municipio, tendo em vista a proximidade da Festa do Padroeiro.</t>
   </si>
   <si>
     <t>Leitura</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>