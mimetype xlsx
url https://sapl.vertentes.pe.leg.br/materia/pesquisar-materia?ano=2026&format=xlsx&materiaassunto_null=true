--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -10,245 +10,884 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="271">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ARO</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/389/1_sessao_do_primeiro_periodo_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª sessão ordinária do 1º período legislativo de 2026.</t>
   </si>
   <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/390/2_sessao_primeiro_periodo_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 2ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/394/3_sessao_do_primeiro_periodo_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 3ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/398/4_sessao_do_primeiro_periodo_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 4ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/403/5_sessao_do_primeiro_periodo_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 5ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/407/6_sessao_do_primeiro_periodo_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 6ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/411/7_sessao_do_primeiro_periodo_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 7ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/418/8_sessao_do_primeiro_periodo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 8ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/422/9_sessao_do_primeiro_periodo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 9ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ata da 10ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Ata da 11ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Ata da 12ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Ata da 13ª sessão ordinária do 1º período legislativo de 2026.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>PTC</t>
+  </si>
+  <si>
+    <t>Parecer prévio do Tribunal de Contas de Pernambuco</t>
+  </si>
+  <si>
+    <t>TCE PE</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/433/camscanner_17-04-2026_14.32.pdf</t>
+  </si>
+  <si>
+    <t>Parecer previo sobre o julgamento da prestação de contas de Governo da Prefeitura Municipal de Vertentes, exercicio de 2023, Processo TC n° 24100484-6</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/434/camscanner_17-04-2026_14.37.pdf</t>
+  </si>
+  <si>
+    <t>Parecer previo sobre o julgamento da prestação de contas de Governo da Prefeitura Municipal de Vertentes, exercicio de 2022, Processo TC n° 23100589-1</t>
+  </si>
+  <si>
     <t>381</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/381/pl_01-2026_legislativo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/381/pl_01-2026_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de vencimentos dos cargos de provimento efetivo e comissionado do Quadro de Pessoal da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Paulo de Lú</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/387/pl_02_-_legislativo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/387/pl_02_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do campo Municipal do Distrito de Capela Nova e determinada outras providências.</t>
   </si>
   <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>Natália Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/423/camscanner_13-04-2026_09.29.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação de cobrança não autorizada por guardadores informais de veículos em vias e espaços públicos durante eventos festivos no Município de Vertentes/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>Nen Cavalcanti</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/427/camscanner_14-04-2026_10.32.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de transparência, critérios objetivos e publicidade nas contratações temporárias realizadas pelo Município, mediante processo seletivo simplificado, e dá outras providências.</t>
+  </si>
+  <si>
     <t>382</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal das Vertentes</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/382/pl_01-2026_-_executivo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/382/pl_01-2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário-mínimo dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/383/pl_02-2026_-_executivo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/383/pl_02-2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos profissionais efetivos do magistério público da educação básica do Município de Vertentes/PE, adequa o vencimento ao Piso Salarial Profissional Nacional do Magistério e dá outras providências.</t>
   </si>
   <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/399/camscanner_09-03-2026_09.43.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação do valor para os débitos judiciais a serem pagos mediante requisição de pequeno valor- RPV  pelo Municipio de Vertentes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/406/camscanner_17-03-2026_09.59.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 04/2026, que altera o anexo III da Lei Municipal nº 736/09, modificando o quantitativo do Cargo de Assessor Técnico Nível II e dá outras providências.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/419/camscanner_06-04-2026_10.17.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 05/2026, Institui o Programa Municipal de Revitalização da Cultura do Caju, denominado “Sementes de um Novo Tempo”, com implantatação de cajueiro anão-precoce no âmbito do Município de Vertentes/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/439/camscanner_04-05-2026_10.44.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o plano Municipal de resíduos sólidos - PMRS do Município de Vertentes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/437/camscanner_22-04-2026_10.17.pdf</t>
+  </si>
+  <si>
+    <t>Instauração de COMISSÃO PARLAMENTAR DE INQUÉRITO (CPI), com a finalidade de apurar possívels irregularidades administrativas do Poder Executivo_x000D_
+Municipal, a partir de Indícios existentes, relacionadas à contratação de serviços, artistas, estrutura, logística, fornecedores, bem como à execução financeira e orçamentária dos gastos públicos vinculados e delimitados à realização e organização da Festa de São José de 2026, promovida pelo Município das Vertentes.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/440/camscanner_04-05-2026_10.57.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 02/26</t>
+  </si>
+  <si>
     <t>386</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/386/indicacao_01-2026.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/386/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Chefe do Poder Executivo Municipal. a necessidade de iluminação dos campos municipais dos seguintes Distritos: a) Livramento; b) Capela Nova; c) Ferraz; d) Serra da cachoeira; e) serra seca.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/388/indicacao_02-2026.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/388/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>Denominação de todos os velórios que serão inaugurados nos distritos deste município.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>3</t>
-[...5 lines deleted...]
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_03-2026.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_03-2026.pdf</t>
   </si>
   <si>
     <t>Implantação de um quebra-molas (redutor de velocidade) na estrada de Capela Nova especificamente na subida da curva localizada em frente ao comércio conhecido como a venda das tilápias (venda de peixes).</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_04-2026.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_04-2026.pdf</t>
   </si>
   <si>
     <t>Calçamento e a implantação de iluminação pública no beco que dá acesso ao Cemitério do Junco.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_05.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, em conjunto com a Secretaria Municipal de Educação, pedido para a realização de levantamento e reorganização dos profissionais acompanhantes/monitores que atuam com alunos com deficiência ou transtorno do espectro autista, de modo que cada profissional possa permanecer na mesma unidade/localidade durante os dois turnos.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_06-2026.pdf</t>
-[...2 lines deleted...]
-    <t>Que envie um projeto de lei a esta Casa Legislativa, tomando a centenária Banda Marcial de São José, como patrimônio cultural e imaterial da cidade de Vertentes.</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que envie um projeto de lei a esta Casa Legislativa, tomando a centenária Banda Musical de São José, como patrimônio cultural e imaterial da cidade de Vertentes.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/385/indicacao_07-2026.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/385/indicacao_07-2026.pdf</t>
   </si>
   <si>
     <t>Que crie e envie um projeto com base jurídica municipal a esta Casa Legislativa, definindo critérios para o tombamento de Patrimônio Cultural Material e Imaterial do Município de Vertentes-PE.</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/391/camscanner_09-02-2026_09.44.pdf</t>
+  </si>
+  <si>
+    <t>encaminhar ofício ao Prefeito, solicitando a manutenção e revitalização da pintura da imagem de São José, neste Municipio, tendo em vista a proximidade da Festa do Padroeiro.</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/392/camscanner_09-02-2026_09.47_1.pdf</t>
+  </si>
+  <si>
+    <t>Que  seja enviado ofício  ao Prefeito. solicitando a contratação de shows católicos  para a festa do Padroeiro Sao José.</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>Saara Siqueira</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/395/camscanner_23-02-2026_11.39.pdf</t>
+  </si>
+  <si>
+    <t>Instituição de monitor/ajudante nos transportes escolares do município.</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>Dida de Elda</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/396/camscanner_03-03-2026_11.08_2.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado manutenção no sístema de saneamento básico que ligam as ruas Capitão Valdemar Lima (rua Preta) e José Pessoa de Lima (rua_x000D_
+da Brasília), localizadas no centro da cidade.</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/397/camscanner_03-03-2026_11.08_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Excelentíssimo Senhor Prefeito do Município, Israel Ferreira, para colocar um dessanilizador no Sitio Cumarú, nas imediações do poço artesiano daquela localidade. Solicito também a iluminação púbica as margens da PE-90, na mesma localidade.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/400/ind_13..pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado manutenção no sistema de saneamento básico da rua Professor Francisco Pereira Coelho, localizada no bairro São José.</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/401/ind_14..pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado fiscalização durante as festividades de São José, com o objetivo de coibir a atuação de flanelinhas e a prática de estacionamento clandestino nas vias públicas.</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/402/adobe_scan_10_03_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam retomadas e concluídas as obras de esgotamento sanitário iniciadas na Rua Manoel Lucas, nas proximidades da residência de Seu Abilio,_x000D_
+do Sindicato, tendo em vista que os serviços foram iniciados e posteriormente paralisados.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>que seja incluída na rota da coleta de lixo a localidade situada nas proximidades da casa de Biu Mototáxi, no Sítio Jacú.</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/408/camscanner_17-03-2026_11.48.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção de um trecho da avenida Iolanda Bezerra Cabral, mais precisamente próximo a fazenda Caroá, deste município. Visto que os paralelepípedos se encontram soltos na via e formando assim buracos.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/409/camscanner_17-03-2026_11.48_2.pdf</t>
+  </si>
+  <si>
+    <t>Procedimentos juntos a secretaria de obras e urbanismo, na estrada que dar acesso ao sítio Lagoa Escondida, onde nas últimas chuvas danificou a estrada, ao ponto de interdita-la</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/410/camscanner_23-03-2026_11.48.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas providências na Rua Landelino Manoel de Azevedo, em frente à Câmara Municipal, no sentido de realizar a adequação do redutor de velocidade (quebra-molas) existente no local. Indica ainda a necessidade de solução para o escoamento das águas pluviais na referida via, tendo em vista que, em períodos chuvosos, a água tem se acumulado no local e invadido residências de moradores da localidade, causando transtornos e prejuízos.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/412/adobe_scan_30_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção do ponto de espera dos estudantes localizado no povoado do Cumaru, neste municipio, utilizado pelos alunos que aguardam o transporte escolar.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/413/adobe_scan_30_03_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Ques seja encaminhado oficio ao Senhor Prefeito do Municipio, solicitando, a reforma geral e adequação das instalações do Velório Municipal deste Município.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/414/adobe_scan_30_03_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Senhor Prefeito do Município, solicitando que o Poder Executivo disponibilize fardamento adequado e Equipamentos de Proteção Individual (EPIs) completos para os coletores dos carros de lixo deste município.</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/415/adobe_scan_30_03_2026_3.pdf</t>
+  </si>
+  <si>
+    <t>Reparo no calçamento em frente a casa de Sr. Olon, sentido distrito Såo João do Ferraz.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/420/camscanner_06-04-2026_10.20.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a implantação de placas de identificação nas principais ruas e avenidas da cidades.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/424/camscanner_13-04-2026_09.40.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja encaminhado ofício ao Senhor Prefeito do Município, solicitando que o Poder Executivo, por meio da Guarda Municipal, assegure a presença de agentes em eventos religiosos católicos que envolvam procissões nas vias públicas deste município.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/425/camscanner_13-04-2026_10.11.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado oficio ao Senhor Prefeito do Município, solicitando que o Poder Executivo realize a requalificação da pracinha do Distrito do Junco, neste município, localizada em frente à Capela Nossa Senhora do Livramento.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/426/camscanner_13-04-2026_09.46.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ofício ao Senhor Prefeito do Município, solicitando que o Poder Executivo, por meio da secretaria que compete, realize a limpeza imediata, remoção de entulhos intensifique a fiscalização quanto ao descarte irregular de resíduos no entorno Cemitério do Distrito da Serra da Cachoeira, deste município.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/429/camscanner_14-04-2026_11.01.pdf</t>
+  </si>
+  <si>
+    <t>Que seja adotada a seguinte medida de interesse público:_x000D_
+Aumento da carga horária de trabalho do setor de emissão de Identidade, com posterior aumento de salário, ou;_x000D_
+Contratação de mais um servidor para emissão de Identidade no Posto de Identificação.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/430/camscanner_14-04-2026_10.52.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito do Município de Vertentes-PE a elaboração e envio de Projeto de Lei que conceda isenção do Imposto sobre_x000D_
+Transmissão Inter Vivos de Bens Imóveis e de Direitos a eles relativos (ITBI) aos beneficiários do Programa Minha Casa, Minha Vida, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/442/camscanner_04-05-2026_11.08.pdf</t>
+  </si>
+  <si>
+    <t>Realize o calçamento da via que se inicia na residêncía do Sr. Abílio do Sindicato até o antigo Chafariz de Dr. Jaime, por trás do Cruzeiro, mais_x000D_
+precisamente às margens da PE-130, neste Município.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/443/camscanner_04-05-2026_11.14.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que o Poder Executivo, por meio da secretaria competente, realize com urgência a recuperação da estrutura do canal de esgoto recentemente tampado na Rua Manoel Benício de Azevedo (conhecida como "Rua do Arranco"), onde foi aberto um buraco de grande proporção.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/444/camscanner_04-05-2026_11.18.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que o Poder Executivo, por meio da secretaria competente, realize reparos no calçamento da localidade de Cumaru, especialmente ao lado da Capela Nossa Senhora Aparecida, bem como a recuperação dos diversos pontos de calçamento estourado ao longo de todo o trajeto do município até a_x000D_
+comunidade do Ferraz.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/445/camscanner_04-05-2026_11.23.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a construção de um obrigo para estudantes às margens da PE-130, nas proximidades da Rua Otávio Cavalcanti localizada na parte baixa do cruzeiro, com estrutura adequada para embarque e desembarque seguro dos alunos que utilizam o transporte escolar.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Elba Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/447/whatsapp_image_2026-05-05_at_11.26.09.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR a necessidade urgente de providências quanto à obra de calçamento do Sítio Gravatazinho, no município de Vertentes-PЕ.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>Pedido de informação</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/417/adobe_scan_30_03_2026_5.pdf</t>
+  </si>
+  <si>
+    <t>À SECRETARIA MUNICIPAL DE SAÚDE, na pessoa do seu secretário, solicitando as seguintes informações:_x000D_
+1. Quantidades de pessoas em fila de espera para tratamentos de Oftalmologia;_x000D_
+2. Cidades disponíveis para marcação;_x000D_
+3. Quantidade de pessoas agendadas por mês (em média) para tratamento de oftalmologia.</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/393/camscanner_09-02-2026_10.59.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de Informação.</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/416/adobe_scan_30_03_2026_4.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE:_x000D_
+1. Informar se houve processo licitatório, concessão ou autorização formal para a exploração comercial dos camarotes instalados no evento;_x000D_
+2. Em caso positivo, encaminhar cópia integral do respectivo processo administrativo, incluindo edital, contratos e identificação dos responsáveis pela exploração;_x000D_
+3. Informar quem foi o responsável pela comercialização dos camarotes, especificando se houve participação direta da Prefeitura ou de terceiros;_x000D_
+4. Esclarecer qual o valor total arrecadado com a venda dos camarotes;_x000D_
+5. Informar para qual conta pública ou finalidade específica foram destinados os recursos arrecadados, apresentando a devida comprovação;_x000D_
+6. Informar quais critérios foram adotados para a definição dos valores e para a comercialização dos espaços;_x000D_
+7. Esclarecer se houve controle, fiscalização e prestação de contas por parte do Município em relação à referida comercialização.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/421/camscanner_06-04-2026_10.22.pdf</t>
+  </si>
+  <si>
+    <t>1. Se houve contratação do empréstimo junto ao Banco do Brasil, o qual foi pedido autorização via Lei Municipal nº 999 de 10 de abril de 2025, a qual foi aprovada, que tinha como finalidade a instalação de usina de energia solar neste município;_x000D_
+2. Em caso de não ter havido contratação, justificar o porquê de não ter sido realizado.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/428/camscanner_14-04-2026_10.50.pdf</t>
+  </si>
+  <si>
+    <t>Arrecadação e critérios de cobrança da Taxa de Iluminação Pública (CIP).</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/431/camscanner_14-04-2026_11.01_1.pdf</t>
+  </si>
+  <si>
+    <t>À SECRETARIA DE SAÚDE, na pessoa do secretário, Sr. Elídio, solicitando as seguintes informações:_x000D_
+1. Horário de funcionamento do PSF do distrito de Serra Seca: quais os dias de funcionamento, quais as especialidades de atendimento nos respectivos dias e horário de funcionamento do PSF;_x000D_
+2. Funcionários que trabalham no PSF e suas respectivas cargas horárias de trabalho</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>Kleiton Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/436/camscanner_22-04-2026_10.10.pdf</t>
+  </si>
+  <si>
+    <t>Referente à arrecadação/pagamentos dos CAMAROTES, PALCO E CONTRATAÇÃO DE BANDAS, utilizados durante a realização da Festa de São José, especificamente correspondente aos anos de 2017, 2018, 2019, 2020, 2021, 2022, 2023, 2024, 2025.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/441/camscanner_04-05-2026_11.03.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO DE INTERESSE COLETIVO, referente à arrecadação/pagamentos dos CAMAROTES, PALCO E CONTRATAÇÃO DE BANDAS, utilizados durante a realização da Festa de São José, especificamente correspondente aos anos de 2017, 2018, 2019, 2020, 2021, 2022, 2023, 2024, 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -552,68 +1191,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/381/pl_01-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/387/pl_02_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/382/pl_01-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/383/pl_02-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/386/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/388/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/385/indicacao_07-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/389/1_sessao_do_primeiro_periodo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/390/2_sessao_primeiro_periodo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/394/3_sessao_do_primeiro_periodo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/398/4_sessao_do_primeiro_periodo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/403/5_sessao_do_primeiro_periodo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/407/6_sessao_do_primeiro_periodo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/411/7_sessao_do_primeiro_periodo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/418/8_sessao_do_primeiro_periodo_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/422/9_sessao_do_primeiro_periodo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/433/camscanner_17-04-2026_14.32.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/434/camscanner_17-04-2026_14.37.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/381/pl_01-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/387/pl_02_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/423/camscanner_13-04-2026_09.29.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/427/camscanner_14-04-2026_10.32.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/382/pl_01-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/383/pl_02-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/399/camscanner_09-03-2026_09.43.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/406/camscanner_17-03-2026_09.59.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/419/camscanner_06-04-2026_10.17.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/439/camscanner_04-05-2026_10.44.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/437/camscanner_22-04-2026_10.17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/440/camscanner_04-05-2026_10.57.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/386/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/388/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/385/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/391/camscanner_09-02-2026_09.44.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/392/camscanner_09-02-2026_09.47_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/395/camscanner_23-02-2026_11.39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/396/camscanner_03-03-2026_11.08_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/397/camscanner_03-03-2026_11.08_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/400/ind_13..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/401/ind_14..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/402/adobe_scan_10_03_2026_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/408/camscanner_17-03-2026_11.48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/409/camscanner_17-03-2026_11.48_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/410/camscanner_23-03-2026_11.48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/412/adobe_scan_30_03_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/413/adobe_scan_30_03_2026_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/414/adobe_scan_30_03_2026_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/415/adobe_scan_30_03_2026_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/420/camscanner_06-04-2026_10.20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/424/camscanner_13-04-2026_09.40.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/425/camscanner_13-04-2026_10.11.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/426/camscanner_13-04-2026_09.46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/429/camscanner_14-04-2026_11.01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/430/camscanner_14-04-2026_10.52.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/442/camscanner_04-05-2026_11.08.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/443/camscanner_04-05-2026_11.14.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/444/camscanner_04-05-2026_11.18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/445/camscanner_04-05-2026_11.23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/447/whatsapp_image_2026-05-05_at_11.26.09.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/417/adobe_scan_30_03_2026_5.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/393/camscanner_09-02-2026_10.59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/416/adobe_scan_30_03_2026_4.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/421/camscanner_06-04-2026_10.22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/428/camscanner_14-04-2026_10.50.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/431/camscanner_14-04-2026_11.01_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/436/camscanner_22-04-2026_10.10.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2026/441/camscanner_04-05-2026_11.03.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -633,342 +1272,1878 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
         <v>62</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>64</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" t="s">
+        <v>80</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" t="s">
+        <v>89</v>
+      </c>
+      <c r="F21" t="s">
+        <v>90</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>88</v>
+      </c>
+      <c r="E22" t="s">
+        <v>89</v>
+      </c>
+      <c r="F22" t="s">
+        <v>90</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>88</v>
+      </c>
+      <c r="E23" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" t="s">
+        <v>90</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
+        <v>88</v>
+      </c>
+      <c r="E24" t="s">
+        <v>89</v>
+      </c>
+      <c r="F24" t="s">
+        <v>90</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" t="s">
+        <v>89</v>
+      </c>
+      <c r="F25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26" t="s">
+        <v>89</v>
+      </c>
+      <c r="F26" t="s">
+        <v>90</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>109</v>
+      </c>
+      <c r="E27" t="s">
+        <v>110</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
+        <v>109</v>
+      </c>
+      <c r="E28" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" t="s">
+        <v>80</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>117</v>
+      </c>
+      <c r="E29" t="s">
+        <v>118</v>
+      </c>
+      <c r="F29" t="s">
+        <v>76</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>117</v>
+      </c>
+      <c r="E30" t="s">
+        <v>118</v>
+      </c>
+      <c r="F30" t="s">
+        <v>76</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" t="s">
+        <v>117</v>
+      </c>
+      <c r="E31" t="s">
+        <v>118</v>
+      </c>
+      <c r="F31" t="s">
+        <v>84</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H31" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" t="s">
+        <v>118</v>
+      </c>
+      <c r="F32" t="s">
+        <v>84</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H32" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" t="s">
+        <v>118</v>
+      </c>
+      <c r="F33" t="s">
+        <v>84</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H33" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34" t="s">
+        <v>118</v>
+      </c>
+      <c r="F34" t="s">
+        <v>134</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H34" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>37</v>
       </c>
-      <c r="F13" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="D35" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" t="s">
+        <v>134</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" t="s">
+        <v>117</v>
+      </c>
+      <c r="E36" t="s">
+        <v>118</v>
+      </c>
+      <c r="F36" t="s">
+        <v>80</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H36" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" t="s">
+        <v>117</v>
+      </c>
+      <c r="E37" t="s">
+        <v>118</v>
+      </c>
+      <c r="F37" t="s">
+        <v>80</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" t="s">
+        <v>117</v>
+      </c>
+      <c r="E38" t="s">
+        <v>118</v>
+      </c>
+      <c r="F38" t="s">
+        <v>147</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H38" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>53</v>
+      </c>
+      <c r="D39" t="s">
+        <v>117</v>
+      </c>
+      <c r="E39" t="s">
+        <v>118</v>
+      </c>
+      <c r="F39" t="s">
+        <v>151</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H39" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>56</v>
+      </c>
+      <c r="D40" t="s">
+        <v>117</v>
+      </c>
+      <c r="E40" t="s">
+        <v>118</v>
+      </c>
+      <c r="F40" t="s">
+        <v>76</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" t="s">
+        <v>118</v>
+      </c>
+      <c r="F41" t="s">
+        <v>151</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>161</v>
+      </c>
+      <c r="D42" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" t="s">
+        <v>118</v>
+      </c>
+      <c r="F42" t="s">
+        <v>151</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" t="s">
+        <v>117</v>
+      </c>
+      <c r="E43" t="s">
+        <v>118</v>
+      </c>
+      <c r="F43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>169</v>
+      </c>
+      <c r="D44" t="s">
+        <v>117</v>
+      </c>
+      <c r="E44" t="s">
+        <v>118</v>
+      </c>
+      <c r="F44" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D45" t="s">
+        <v>117</v>
+      </c>
+      <c r="E45" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45" t="s">
+        <v>134</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>176</v>
+      </c>
+      <c r="D46" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" t="s">
+        <v>118</v>
+      </c>
+      <c r="F46" t="s">
+        <v>134</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H46" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>179</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>180</v>
+      </c>
+      <c r="D47" t="s">
+        <v>117</v>
+      </c>
+      <c r="E47" t="s">
+        <v>118</v>
+      </c>
+      <c r="F47" t="s">
+        <v>84</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H47" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>183</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>184</v>
+      </c>
+      <c r="D48" t="s">
+        <v>117</v>
+      </c>
+      <c r="E48" t="s">
+        <v>118</v>
+      </c>
+      <c r="F48" t="s">
+        <v>80</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H48" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>188</v>
+      </c>
+      <c r="D49" t="s">
+        <v>117</v>
+      </c>
+      <c r="E49" t="s">
+        <v>118</v>
+      </c>
+      <c r="F49" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H49" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>192</v>
+      </c>
+      <c r="D50" t="s">
+        <v>117</v>
+      </c>
+      <c r="E50" t="s">
+        <v>118</v>
+      </c>
+      <c r="F50" t="s">
+        <v>80</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>196</v>
+      </c>
+      <c r="D51" t="s">
+        <v>117</v>
+      </c>
+      <c r="E51" t="s">
+        <v>118</v>
+      </c>
+      <c r="F51" t="s">
+        <v>147</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H51" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>200</v>
+      </c>
+      <c r="D52" t="s">
+        <v>117</v>
+      </c>
+      <c r="E52" t="s">
+        <v>118</v>
+      </c>
+      <c r="F52" t="s">
+        <v>151</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H52" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>204</v>
+      </c>
+      <c r="D53" t="s">
+        <v>117</v>
+      </c>
+      <c r="E53" t="s">
+        <v>118</v>
+      </c>
+      <c r="F53" t="s">
+        <v>80</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>208</v>
+      </c>
+      <c r="D54" t="s">
+        <v>117</v>
+      </c>
+      <c r="E54" t="s">
+        <v>118</v>
+      </c>
+      <c r="F54" t="s">
+        <v>80</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H54" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>211</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>212</v>
+      </c>
+      <c r="D55" t="s">
+        <v>117</v>
+      </c>
+      <c r="E55" t="s">
+        <v>118</v>
+      </c>
+      <c r="F55" t="s">
+        <v>80</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H55" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>215</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>216</v>
+      </c>
+      <c r="D56" t="s">
+        <v>117</v>
+      </c>
+      <c r="E56" t="s">
+        <v>118</v>
+      </c>
+      <c r="F56" t="s">
+        <v>147</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D57" t="s">
+        <v>117</v>
+      </c>
+      <c r="E57" t="s">
+        <v>118</v>
+      </c>
+      <c r="F57" t="s">
+        <v>84</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H57" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>223</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" t="s">
+        <v>117</v>
+      </c>
+      <c r="E58" t="s">
+        <v>118</v>
+      </c>
+      <c r="F58" t="s">
+        <v>80</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H58" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>228</v>
+      </c>
+      <c r="D59" t="s">
+        <v>117</v>
+      </c>
+      <c r="E59" t="s">
+        <v>118</v>
+      </c>
+      <c r="F59" t="s">
+        <v>80</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>232</v>
+      </c>
+      <c r="D60" t="s">
+        <v>117</v>
+      </c>
+      <c r="E60" t="s">
+        <v>118</v>
+      </c>
+      <c r="F60" t="s">
+        <v>80</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>236</v>
+      </c>
+      <c r="D61" t="s">
+        <v>117</v>
+      </c>
+      <c r="E61" t="s">
+        <v>118</v>
+      </c>
+      <c r="F61" t="s">
+        <v>151</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>240</v>
+      </c>
+      <c r="D62" t="s">
+        <v>117</v>
+      </c>
+      <c r="E62" t="s">
+        <v>118</v>
+      </c>
+      <c r="F62" t="s">
+        <v>241</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H62" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>245</v>
+      </c>
+      <c r="E63" t="s">
+        <v>246</v>
+      </c>
+      <c r="F63" t="s">
+        <v>147</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H63" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>249</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" t="s">
+        <v>245</v>
+      </c>
+      <c r="E64" t="s">
+        <v>246</v>
+      </c>
+      <c r="F64" t="s">
+        <v>147</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H64" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>252</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" t="s">
+        <v>245</v>
+      </c>
+      <c r="E65" t="s">
+        <v>246</v>
+      </c>
+      <c r="F65" t="s">
+        <v>80</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" t="s">
+        <v>245</v>
+      </c>
+      <c r="E66" t="s">
+        <v>246</v>
+      </c>
+      <c r="F66" t="s">
+        <v>147</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H66" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>258</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>29</v>
+      </c>
+      <c r="D67" t="s">
+        <v>245</v>
+      </c>
+      <c r="E67" t="s">
+        <v>246</v>
+      </c>
+      <c r="F67" t="s">
+        <v>84</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H67" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>261</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68" t="s">
+        <v>245</v>
+      </c>
+      <c r="E68" t="s">
+        <v>246</v>
+      </c>
+      <c r="F68" t="s">
+        <v>147</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" t="s">
+        <v>245</v>
+      </c>
+      <c r="E69" t="s">
+        <v>246</v>
+      </c>
+      <c r="F69" t="s">
+        <v>265</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" t="s">
+        <v>245</v>
+      </c>
+      <c r="E70" t="s">
+        <v>246</v>
+      </c>
+      <c r="F70" t="s">
+        <v>265</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H70" t="s">
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>