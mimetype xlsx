--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -51,1765 +51,1765 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ARO</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/211/1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/211/1.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/212/2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/212/2.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/213/3.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/213/3.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/214/4.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/214/4.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/215/5.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/215/5.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/216/6.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/216/6.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/217/7.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/217/7.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/218/8.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/218/8.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/219/9.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/219/9.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/220/10.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/220/10.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/221/11.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/221/11.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/222/12.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/222/12.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/223/13.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/223/13.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/224/14.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/224/14.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/225/15.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/225/15.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/269/ata_16_sessao_ordinaria.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/269/ata_16_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/270/ata_17_ordinaria_sessao.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/270/ata_17_ordinaria_sessao.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/271/ata_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/271/ata_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/272/ata_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/272/ata_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/273/ata_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/273/ata_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª sessão ordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/283/ata_eletronica_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/283/ata_eletronica_1.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª sessão ordinária do 2º período legislativo de 2025</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/286/ata_eletronica_02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/286/ata_eletronica_02.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª sessão ordinária do 2º período legislativo de 2025</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/293/ata_eletronica_03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/293/ata_eletronica_03.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/294/ata_4o_sessao.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/294/ata_4o_sessao.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/301/ata_da_5.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/301/ata_da_5.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/303/ata_6_reuniao.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/303/ata_6_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/311/ata_07.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/311/ata_07.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/312/ata_8.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/312/ata_8.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/322/ata_9.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/322/ata_9.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/331/ata_10.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/331/ata_10.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/334/ata_eletronica_11.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/334/ata_eletronica_11.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/339/ata_12.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/339/ata_12.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/345/ata_13.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/345/ata_13.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/348/ata_14.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/348/ata_14.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/356/ata_15.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/356/ata_15.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/362/ata_16.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/362/ata_16.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da 17ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Ata da 18ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Ata da 19ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Ata da 20ª sessão ordinária do 2º período legislativo de 2025.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>Ata da Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/207/extra_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/207/extra_1.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª sessão extraordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/208/extra_2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/208/extra_2.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª sessão extraordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/209/extra_3.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/209/extra_3.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª sessão extraordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/210/extra_4.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/210/extra_4.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª sessão extraordinária do 1º período legislativo de 2025</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Ata da 5ª sessão extraordinária do 2º período legislativo de 2025</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Kleiton Vieira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/106/vertentes_-_pe.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/106/vertentes_-_pe.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do art. 3º, do art. 4º e seus §§ 1º, 2º e 2º, do § 3º do art. 10., do art. 11., e os §§ 1º, 2º e 3º, do art. 16., do Projeto de Lei nº 003/2025</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GP</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_001_2025_-_cargos_comissionados.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_001_2025_-_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cargos de provimento em comissão do Quadro de Pessoal da Câmara Municipal de Vertentes-PE e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_002_2025_-_altera_vencimentos_do_cargo_de_coord._controle_interno.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_002_2025_-_altera_vencimentos_do_cargo_de_coord._controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os vencimentos do cargo de Coordenador do Controle Interno da Câmara Municipal de Vertentes, criado pela Lei Municipal nº 739/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_003_2025_-_institui_diarias_camara_vertentes.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_003_2025_-_institui_diarias_camara_vertentes.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de adiantamentos aos vereadores e servidores da Câmara Municipal de Vertentes para atividades administrativas de capacitação e de representação.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_004_2025_-_funcao_gratificada_agente_contratacao.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_004_2025_-_funcao_gratificada_agente_contratacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de gratificação para Agentes de Contratação e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_005_2025_-_reajusta_vencimentos_efetivos_e_comissionados_-_10.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_005_2025_-_reajusta_vencimentos_efetivos_e_comissionados_-_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos cargos de provimento efetivo e comissionado do Quadro de Pessoal da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/325/camscanner_10-12-2025_11.56.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/325/camscanner_10-12-2025_11.56.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE VEREADORES DE VERTENTES-PE, CRIA E MODIFICA CARGOS, FIXA VENCIMENTOS BÁSICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Natália Miranda</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/265/poder_legislativo_07-_13-05.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/265/poder_legislativo_07-_13-05.pdf</t>
   </si>
   <si>
     <t>Estabelece requisitos a contratação de servidores públicos pelo poder executivo e poder legislativo do Municipio de vertentes-PE</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/266/vertentes_-_pe_-_pl_08.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/266/vertentes_-_pe_-_pl_08.pdf</t>
   </si>
   <si>
     <t>Dá o nome de JOSEFA MARIA DE ANDRADE, a cozinha comunitária, localizada na praça Gil Rodrigues em Vertentes-PE e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/281/pl_-_natalia.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/281/pl_-_natalia.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da implantação CR CODE em todas as placas de obras publicas municipais para leitura e fiscalização eletrônica.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/295/10.2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/295/10.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação periódica das listas de espera por consultas, exames e cirurgias na rede pública municipal de saúde das Vertentes-PE e dá outras Providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Dida de Elda</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no11-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no11-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE PARTICIPAÇÃO DE COMERCIANTES LOCAIS EM EVENTOS REALIZADOS, PROMOVIDOS OU APOIADOS PELA PREFEITURA MUNICIPAL DE VERTENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Paulo de Lú</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/296/camscanner_27-08-2025_11.46.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/296/camscanner_27-08-2025_11.46.pdf</t>
   </si>
   <si>
     <t>Dá nome a AME ANIMAL, de Vertentes de Luiz Dionizio dos Santos, (LU Fonseca) e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/329/camscanner_06-10-2025_11.09.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/329/camscanner_06-10-2025_11.09.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA MATERNIDADE ATÍPICA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE VERTENTES-PE</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/330/camscanner_06-10-2025_11.10.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/330/camscanner_06-10-2025_11.10.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA NO MUNICÍPIO DE VERTENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/337/projeto.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/337/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre apromoção e valorização de artistas locais em eventos musicais realizados ou patrocinados pelo Poder Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Nen Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/343/camscanner_28-10-2025_09.39.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/343/camscanner_28-10-2025_09.39.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente a praça localizada no Bairro São José, neste municipio, como "Praça Mãe Rainha", e dá outras providências..</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/355/camscanner_11-11-2025_11.03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/355/camscanner_11-11-2025_11.03.pdf</t>
   </si>
   <si>
     <t>Que denomina o consultório odontológico Municipal do Cumaru, localizado no Município de Vertentes-PE de Consultório odontológico Municipal Dra. Maria de Lourdes Bezerra Cavalcanti - (in Memoriam), e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Dida de Elda, Dona Santa, Elba Leal, Geise da Máquina, Kleiton Vieira, Paulo de Lú, Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_018-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_018-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Parque Biblioteca Severina Ferreira de Araújo (Dona Nica) no municipio de Vertentes - PE e dá outras providencias.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_019-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_019-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza  a  denominação de Prédio  Púbico  onde funcionará a Unidade Básica de Saúde do Cumaru, neste Município e determina outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_020-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_020-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza  à  denominação de quadra  esportiva situada no Povoado do Cumaru, neste Município e determina outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal das Vertentes</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/166/1747135197_projeto-de-lei-n-01-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/166/1747135197_projeto-de-lei-n-01-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/167/1747135396_projeto-de-lei-n-02-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/167/1747135396_projeto-de-lei-n-02-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 920/2020 QUE ( ESTABELECE QUE O BRASÃO OU A BANDEIRA DO MUNICIPIO DE VERTENTES-PE, SEJA A LOGOMARCA PERMANENTE DA ADMINISTRAÇÃO E PRÊVE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/168/1747135631_projeto-de-lei-n-03-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/168/1747135631_projeto-de-lei-n-03-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA DE DEFESA SOCIAL NO MUNICIPIO DE VERTENTES, O DESMEMBRAMENTO DA SECRETARIA DE EDUCAÇÃO, CULTURA, TURISMO E ESPORTES, A CRIAÇÃO DE CARGOS E FUNÇÕES GRATIFICADAS, CRIAÇÃO DE CARGOS EM PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/169/1747135732_projeto-de-lei-n-04--2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/169/1747135732_projeto-de-lei-n-04--2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE ALFABETIZAÇÃO DO MUNICÍPIO DE VERTENTES/PE - ( JUNTOS PELA ALFABETIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS).</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/170/1747135809_projeto-de-lei-n-05--2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/170/1747135809_projeto-de-lei-n-05--2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BONIFICAÇÃO POR DESEMPENHO NA ALFABETIZAÇÃO DE ESTUDANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/171/1747136334_projeto-de-lei-n-06--2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/171/1747136334_projeto-de-lei-n-06--2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTERIO NO MUNICIPIO DE VERTENTES-PE, PARA O EXERCICIO DE 2025, CONFORME LEI FEDERAL Nº 14.113 DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_resolucao_no_07-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_resolucao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a contratar operação de credito com o banco do Brasil. S.A,  destinado ao financiamento para aquisição e instalação de usinas para geração de energia solar e dá outras providencias.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/134/1742831903_projeto-de-lei-n-08-de-17-de-maro-de-20252025032412534784.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/134/1742831903_projeto-de-lei-n-08-de-17-de-maro-de-20252025032412534784.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR E DOAR PEIXES Á POPULAÇÃO EM SITUAÇÃO DE VULNERABILIDADE, INSCRITA NO CADASTRO ÚNICO PARA PROGRAMAS SOCIAIS DO GOVERNO FEDERAL (CARDÚNICO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/243/proj_12_2025_pmv.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/243/proj_12_2025_pmv.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei Municipal 736/09, que dispõe sobre a estrutura administrativa do Poder executivo; altera o anexo V da Lei Municipal Nº988/25, para reajustar o vencimento do cargo de acompanhante especializado (TEA); e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_013-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o apoio e incentivo à prática esportiva no Município de Vertentes, institui premiações em eventos competitivos e dá outras previdências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/264/pl-014.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/264/pl-014.pdf</t>
   </si>
   <si>
     <t>Autoriza a distribuição de frango e outros gêneros alimentícios a famílias em situação de vulnerabilidade social no período natalino, autoriza abertura de crédito adicional e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_18-07-2025_11.30.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_18-07-2025_11.30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura - CMC, e dá outras providencias.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/280/pj_016-2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/280/pj_016-2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e da outras providencias.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/287/camscanner_19-08-2025_10.33_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/287/camscanner_19-08-2025_10.33_1.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a denominação do centro de educação inclusiva e pedagogica a ser construido na cidade de Vertentes-PE e dá outras providencias.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/299/oficio_no152-2025-justificativa_do_proj._de_lei_no18-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/299/oficio_no152-2025-justificativa_do_proj._de_lei_no18-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher de Vertentes-PE</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/305/camscanner_10-09-2025_08.49_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/305/camscanner_10-09-2025_08.49_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 937/2022 para criar os cargos de Corregedor e Ouvidor da Guarda Civil Municipal; instituir coordenações (Operações e Patrulhamento, Trânsito e Mobilidade, Formação e Estatística Operacional); reajustar os vencimentos do Comandante-Geral e do Subcomandante;_x000D_
 redefinir a subordinação da GCM à Secretaria Municipal de Defesa Social e a competência para escolha do Ouvidor e do Corregedor; substituir os Anexos Il e III por Anexo Único; fixar prazo para regulamentação e dar outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/309/pl020.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/309/pl020.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal da Primeira infância de Vertentes (PMPI), na forma do Anexo Único, para fins de orientação das políticas públicas municipais destinadas à primeira infância.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/310/pl_21.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/310/pl_21.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "inclusão Combina com Educação", que concede incentivo material-educacional a estudantes da Educação de jovens e adultos (EJA) da rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_ppa_-_2026_.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_ppa_-_2026_.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE VERTENTES, PARA O QUADRIÊNIO 2026/2029. PPA</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_loa_-_2026.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_loa_-_2026.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2026. - LOA</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/320/prefeitura_das.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/320/prefeitura_das.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETENÇÃO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISS PARA EMPRESAS ENQUADRADAS NO SIMPLES NACIONAL, NO ÂMBITO DO MUNICÍPIO DE VERTENTES.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/321/prefeitura_das_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/321/prefeitura_das_1.pdf</t>
   </si>
   <si>
     <t>ADEQUA A BASE DE CÁLCULO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISS, SOBRE A CONSTRUÇÃO CIVIL, AO ENTENDIMENTO CONSOLIDADO DO SUPERIOR TRIBUNAL DE JUSTIÇA – STJ E SUPREMO TRIBUNAL FEDERAL - STF, NO ÂMBITO DO MUNICÍPIO DE VERTENTES.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/333/pl26.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/333/pl26.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA DESTINADA À RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS, COM REDUÇÃO NA COBRANÇA DOS JUROS E MULTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/340/camscanner_22-10-2025_11.13.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/340/camscanner_22-10-2025_11.13.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 995/2025 para fixar a carga horária do magistério em 187,5 h/a; e a Lei nº 736/2009 para reduzir de 20 para 06 as vagas de auxuliar de gabinete (CAA-7) e reajustar seu vencimento, atualizando o anexo III; e dá outras providencias.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/341/camscanner_22-10-2025_11.19.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/341/camscanner_22-10-2025_11.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da educação das relações étnico-raciais e do ensino das histórias e culturas afro-brasileiras, africanas e dos povos indígenas, nas escolas da rede municipal de ensino, em conformidade com a política nacional deequidade, educação para as relações étnico-raciais e educação escolar quilombola. (PNEERQ), e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/342/camscanner_22-10-2025_11.22.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/342/camscanner_22-10-2025_11.22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de inspeção municipal de produtos de origem animal e vegetal no âmbito do municipio de Vertentes-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/347/oficio_n-_2222025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/347/oficio_n-_2222025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030/2025, que cria o conselho Municipal da Juventude - CMJ  no âmbito do Municipio de Vertentes-PE, dispõe sobre suas competencias, composição, organização e funcionamento, e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/359/prefeitura_das_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/359/prefeitura_das_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a conceder abono excepcional, a título de rateio das sobras dos recursos do FUNDEB referentes ao exercício financeiro de 2025, aos profissionais da educação básica em efetivo exercício na Rede Pública Municipal de Vertentes/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/360/_vertentes.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/360/_vertentes.pdf</t>
   </si>
   <si>
     <t>Institui a concessão de incentivo financeiro denominado gratificação PQAVS e dá outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/361/prefeitura_das_2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/361/prefeitura_das_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes Combate às Endemias, o Incentivo Financeiro Adicional - IFA, e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/367/camscanner_27-11-2025_10.19.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/367/camscanner_27-11-2025_10.19.pdf</t>
   </si>
   <si>
     <t>Regulamenta o tratamento fora do domicílio (TFD) no Município de Vertentes-PE; define critérios e procedimentos; institui tabela de ajuda de custo (transporte e alimentação); cria a comissão municipal de autorização; e dá outras providências,</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/368/camscanner_01-12-2025_09.58_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/368/camscanner_01-12-2025_09.58_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar no âmbito do orçamento vigente do Município de Vertentes e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_03-12-2025_16.12.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_03-12-2025_16.12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação minima do credenciamento de microempreendedores individuais-MEIs,.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_03-12-2025_16.31.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_03-12-2025_16.31.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prestação de Serviço Civil Voluntário.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_09-12-2025_12.24.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_09-12-2025_12.24.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal "Lar Vertentes" de Doação de Imóveis para Moradia Popular, estabelece critérios e procedimentos de seleção, define encargos, e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/377/camscanner_18-12-2025_12.07.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/377/camscanner_18-12-2025_12.07.pdf</t>
   </si>
   <si>
     <t>Autoriza, em caráter excepcional e temporário, o poder Executivo Municipal a efetuar pagamento direto, com recursos vinculados, do complemento do piso da enfermagem referente ao 13° salário proporcional de 2025 aos profissionais de enfermagem que atuaram no Hospital Municipal Evaristo Ferreira Filho durante a vigência do Contrato da Gestão n° 144/2024; Dispõe sobre requisitos, procedimentos, transparência e proteção de dados; e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/248/resolucao_01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/248/resolucao_01.pdf</t>
   </si>
   <si>
     <t>Criar e nomear as Comissões Permanentes para o Biênio 2025-2026.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_resolucao_no_002-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_resolucao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece os Valores, disciplina a concessão e prestação de contas das diárias concedidas pela Câmara Municipal de Vertentes e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>O Projeto de Resolução 03, encontra-se arquivado na Casa Legislativa, não ocorrendo a apresentação do PR.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>O Projeto de Resolução 04, encontra-se arquivado na Casa Legislativa, não ocorrendo a apresentação do PR.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_resolucao_no_05-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_resolucao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Atualiza o teor artigo 199, caput, paragrafo único, da Resolução 01/2021 e determina outras providencias</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_resolucao_no_06-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_resolucao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os princípios, regras e instrumentos para o governo digital e para o aumento da eficiência publica  no âmbito do Poder Legislativo de Vertentes, e Regulamenta a Lei Federal n.14.129, de 29 de março de 2021</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_resolucao_no_07-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_resolucao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI N° 13.709, DE 14 DE AGOSTO DE 2018 – LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD), NO ÂMBITO DA CÂMARA MUNICIPAL DE VERTENTES-PE.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_08_1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_08_1.pdf</t>
   </si>
   <si>
     <t>Atualiza o teor do § 2º do artigo 185, da Resolução 01/2021 e determina outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>TESTE</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>O Requerimento 07, encontra-se arquivado na Casa Legislativa, não ocorrendo a apresentação</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>O Requerimento 08, encontra-se arquivado na Casa Legislativa, não ocorrendo a apresentação.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Natália Miranda, Saara Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/366/camscanner_19-11-2025_10.30.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/366/camscanner_19-11-2025_10.30.pdf</t>
   </si>
   <si>
     <t>Pedido de Convocação a Secretária Municipal de Ação Social.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/236/ind_01_dida.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/236/ind_01_dida.pdf</t>
   </si>
   <si>
     <t>Construção de dois redutores de velocidade (quebra-molas) na Rua José Pessoa de Lima, no Bairro Centro do Município de Vertentes.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Natália Miranda, Dida de Elda, Marcone, Nen Cavalcanti, Saara Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Transmissão ao vivo, por meio das plataformas digitais, Instagram e Youtube das sessões Ordinárias e Extraordinárias desta casa Legislativa.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Elba Leal, Dona Santa, Geise da Máquina, Kleiton Vieira, Paulo de Lú, Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_10_-_elba_-_bancada.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_10_-_elba_-_bancada.pdf</t>
   </si>
   <si>
     <t>O calçamento da estrada que liga o Sítio Tobibas até cidade _x000D_
 de Vertentes-PE.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/201/21.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/201/21.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras em todo o Município</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/202/22.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/202/22.pdf</t>
   </si>
   <si>
     <t>Instalação de pontos de iluminação pública</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/203/23.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/203/23.pdf</t>
   </si>
   <si>
     <t>Fechamento completo do canal de esgoto e instalação de muretas de proteção</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/204/24.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/204/24.pdf</t>
   </si>
   <si>
     <t>Instalação de muretas próximo ao Educandário Sagrado Coração de Jesus</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/205/25.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/205/25.pdf</t>
   </si>
   <si>
     <t>Limpeza urgente e o fechamento completo das caixas d'água de todos os Chafarizes</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/206/26.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/206/26.pdf</t>
   </si>
   <si>
     <t>Limpeza e capinação ao redor do PSF da comunidade da Nova Morada.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Construção de abrigos para os alunos da rede pública que aguardam o transporte escolar.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Que seja feita a coberta da área do colégio da chã do Junco e colocar Brinquedos para as crianças poderem brincar no recreio.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_29.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação de calçamento na área em frente à escola, do distrito do livramento (junco).</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Solicita retira de entulho acumulado próximo a entrada do Hospital Municipal Evaristo Ferreira FIlho.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Instalação de coletores de lixo em pontos estratégicos nos bairros e distritos do município.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/288/camscanner_19-08-2025_12.17.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/288/camscanner_19-08-2025_12.17.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito do Municipio que providencie uma requalificação da praça do Sitio Caruá, principalmente o entorno do calçamento da mesma. localizada as margens da Avenida Iolanda Bezerra Cabral</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/289/camscanner_19-08-2025_12.24.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/289/camscanner_19-08-2025_12.24.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito do Municipio das Vertentes, a construção de velórios em todos os Distritos desse Municipio.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/290/camscanner_19-08-2025_12.29.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/290/camscanner_19-08-2025_12.29.pdf</t>
   </si>
   <si>
     <t>Que seja  encaminhado ofício ao Senhor Prefeito do Município, solicitando a pavimentação da Rua Fortaleza localizada no loteamento Alcides Mendonça, Bairro São José, neste Municipio.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/291/camscanner_19-08-2025_12.34.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/291/camscanner_19-08-2025_12.34.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito reparos e manutençao  na quadra esportiva e no parquinho infantil no Distrito da Serra Seca</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/292/camscanner_19-08-2025_12.42.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/292/camscanner_19-08-2025_12.42.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito do Município Instalação de novos brinquedos no parquinho infantil do Distrito daSerra Seca.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no37-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no37-2025.pdf</t>
   </si>
   <si>
     <t>Objetivo criar um espaço seguro e acolhedor para mulheres em situação de vulnerabilidade, especialmente vítimas de violência doméstica e mães solo.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no38-2025.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no38-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a alteração do horário de trabalho dos garis para o período noturno (não-madrugada) e a reavaliação da remuneração da categoria, visando melhores condições de trabalho e valorização profissional.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_02-09-2025_09.11.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_02-09-2025_09.11.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade (quebra-molas) e a realização de serviços de capinação no sítio Lagoa Salgada, na Rua Chica da Silva.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Elba Leal</t>
   </si>
   <si>
     <t>Que seja ampliada a praça Gil Rodrigues contemplando espaços direcionado a juventude, idosos e crianças. Sugerindo também a ligação da mesma praça, com espaço José Breno Correia de Araújo (Praça do Açude).</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município das VertentesPE, Senhor Israel Ferreira a construção de uma praça na Vila Manoel Souza Leal.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município das VertentesPE, Senhor Israel Ferreira a construção de um portal de entrada, identificando a Vila Manoel_x000D_
 de Souza Leal.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/313/req-43.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/313/req-43.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito a reposição e melhoria da iluminação pública na praça localizada entre a Rua Benício de Azwvedo (Rua do Aranco) e Rua Jaime Rodrigues</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/314/req_44.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/314/req_44.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito que sejam realizados reparos na iluminação pública da Rua Manoel Benicio de Azevedo( Rua do Arranco).</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/315/req_45.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/315/req_45.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito do Municipio  para que seja realizada aplicação do fumacê na Cidade.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/316/req_46.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/316/req_46.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito do Municipio a Criação da Casa da Juventude na sede do Municipio e nos distritos.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Geise da Máquina</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito do Municipio a Criação de uma praça no loteamento Danilo Andrade na  Rua Baraúnas - Vertentes-PE</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito do Município para que sejam colocadas lombadas na Rua de Luiz Armando, uma em frente à casa dele e outra em frente deQuica, no distrito Châ do Junco, neste Municipio.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Saara Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_49.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_49.pdf</t>
   </si>
   <si>
     <t>PRESENÇA DE PSICÓLOGO E ASSISTENTES SOCIAIS NAS ESCOLAS PÚBLICAS DE EDUCAÇÃO BÁSICA NO BRASIL PARA QUE SEJA ELABORADA LEI MUNICIPAL PARA CRIAR, REGULAMENTAR E INSERIR TAIS PROFISSIONAIS NO ÂMBITO ESCOLAR</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_50.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_50.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA A LIMPEZA E CAPINAÇÃO DA ÁREA DESTINADA ÀS CAMINHADAS AO LONGO DA PE-090, BEM COMO DE TRECHOS DA VIA JÁ DENTRO DESTE MUNICÍPIO, QUE TAMBÉM SE ENCONTRAM TOMADOS PELO MATO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_51.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_51.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO OS DEVIDOS REPAROS E MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA EM TORNO DA PRAÇA LOCALIZADA NA RUA MANOEL F. DE ARAÚJO DESTE MUNICÍPIO, POR TRÁS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_52.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_52.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJAM REALIZADOS OS REPAROS NECESSÁRIOS NOS BANCOS DA PRAÇA LOCALIZADA NA RUA GOVERNADOR DANTAS BARRETO, EM FRENTE À PARÓQUIA DE SÃO JOSE, NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/335/camscanner_16-10-2025_11.23.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/335/camscanner_16-10-2025_11.23.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito do Municipio, que seja adotada a seguinte medida de interesse público: Com base na Lei Federal nº 14.113/2020 (FUNDEB), a qual estabelece diretrizes para a valorização dos profissionais da educação, podendo incluir a distribuição de verbas para bônus aos professores por nível de especialização, indica esta vereadora que seja criada Lei Municipal para bonificação dos professores por nível de formação acadêmica.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/336/camscanner_20-10-2025_11.13.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/336/camscanner_20-10-2025_11.13.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito solicitando que seja realizada a colocação de pilares de concreto ou muretas ambos com adesivos refletivos nas laterais da ponte localizada antes da chegada ao Distrito de Capela Nova, neste Municipio.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/338/camscanner_20-10-2025_11.36.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/338/camscanner_20-10-2025_11.36.pdf</t>
   </si>
   <si>
     <t>Indicando ao Senhor Prefeito: 1- colocar uma passagem molhada na grota funda e concertar as estradas vicinais no Sítio Moça Branca, neste Municipio;_x000D_
 2- Fazer saneamento do lado esquerdo, por trás da quadra que está sendo construida no Sítio Cumaru, deste Municipio; 3- Colocar postes de iluminação no Sítio Cumaru até o alto do fogo, deste Municipio.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/344/camscanner_28-10-2025_09.40.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/344/camscanner_28-10-2025_09.40.pdf</t>
   </si>
   <si>
     <t>solicitando que sejal instalados corrimãos nas escadas detodas as unidades escolares da rede municipal de ensino que ainda não possem essa estrutura, em  conformidade com a legislação federal de acessibilidade.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/346/camscanner_03-11-2025_11.15.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/346/camscanner_03-11-2025_11.15.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito a construção deumapraça com espaço para caminhadas e exercicios físicos no local onde funcionava a antiga Escola Municipal da comunidade de Lagoa Rasa, situada às margens da Rodovia PE 090, neste Município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/349/camscanner_05-11-2025_10.02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/349/camscanner_05-11-2025_10.02.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito  a cobertra do canal na Rua Nadir Leal Ferreira de Assunção, neste Municipio.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/350/camscanner_05-11-2025_10.16.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/350/camscanner_05-11-2025_10.16.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a cobertura do canal na Vila Manoel de Souza Leal., neste Municipio.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/351/camscanner_11-11-2025_10.56.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/351/camscanner_11-11-2025_10.56.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito que seja realizado o calçamento da rua Otávio Cavalcante, localizada na parte baixa do Bairro do Cruzeiro, as margens da PE-90</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/352/camscanner_11-11-2025_10.56_2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/352/camscanner_11-11-2025_10.56_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Senhor Prefeito para colocar uma estrutura adequada para colocar a imagem da Mae Rainha na praça conforme o Projeto de Lei aprovado na Câmara.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/353/camscanner_11-11-2025_10.56_3.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/353/camscanner_11-11-2025_10.56_3.pdf</t>
   </si>
   <si>
     <t>indicação  ao Senhor Prefeito para realização do calçamento e melhoria da iluminação pública da Rua Otávio Cavalcanti, situada as margens da BR- 130, nas proximidades da residência do Senhor zureia.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/357/camscanner_14-11-2025_11.07.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/357/camscanner_14-11-2025_11.07.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor Prefeito, solicitando o fechamento e reparo do buraco existente na calçada da Avenida Coronel Braz Bezerra neste municipio.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_08-12-2025_12.43.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_08-12-2025_12.43.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalação de barreiras físicas - também chamadas de pórticos de limitação de acesso, na entrada da Rua Professor José Alves Cavalcanti, conhecida como "Beco da Lotérica", impedindo a passagem de motos.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/132/mocao_de_pesar_-_maria_de_fatina.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/132/mocao_de_pesar_-_maria_de_fatina.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento  de JOSÉ PATRÍCIO FERREIRA DE MELO.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/319/pedido_de_informacao.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/319/pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitando esclarecimentos quanto à ausência de placas obrigatórias em diversas obras públicas em execução no Município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/354/camscanner_11-11-2025_11.01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/354/camscanner_11-11-2025_11.01.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca da Frota de veículos vinculados à Prefeitura Municipal das Vertentes-PE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2116,68 +2116,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/211/1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/212/2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/213/3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/214/4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/215/5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/216/6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/217/7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/218/8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/219/9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/220/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/221/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/222/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/223/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/224/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/225/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/269/ata_16_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/270/ata_17_ordinaria_sessao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/271/ata_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/272/ata_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/273/ata_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/283/ata_eletronica_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/286/ata_eletronica_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/293/ata_eletronica_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/294/ata_4o_sessao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/301/ata_da_5.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/303/ata_6_reuniao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/311/ata_07.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/312/ata_8.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/322/ata_9.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/331/ata_10.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/334/ata_eletronica_11.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/339/ata_12.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/345/ata_13.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/348/ata_14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/356/ata_15.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/362/ata_16.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/207/extra_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/208/extra_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/209/extra_3.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/210/extra_4.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/106/vertentes_-_pe.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_001_2025_-_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_002_2025_-_altera_vencimentos_do_cargo_de_coord._controle_interno.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_003_2025_-_institui_diarias_camara_vertentes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_004_2025_-_funcao_gratificada_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_005_2025_-_reajusta_vencimentos_efetivos_e_comissionados_-_10.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/325/camscanner_10-12-2025_11.56.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/265/poder_legislativo_07-_13-05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/266/vertentes_-_pe_-_pl_08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/281/pl_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/295/10.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/296/camscanner_27-08-2025_11.46.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/329/camscanner_06-10-2025_11.09.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/330/camscanner_06-10-2025_11.10.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/337/projeto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/343/camscanner_28-10-2025_09.39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/355/camscanner_11-11-2025_11.03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/166/1747135197_projeto-de-lei-n-01-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/167/1747135396_projeto-de-lei-n-02-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/168/1747135631_projeto-de-lei-n-03-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/169/1747135732_projeto-de-lei-n-04--2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/170/1747135809_projeto-de-lei-n-05--2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/171/1747136334_projeto-de-lei-n-06--2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_resolucao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/134/1742831903_projeto-de-lei-n-08-de-17-de-maro-de-20252025032412534784.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/243/proj_12_2025_pmv.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/264/pl-014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_18-07-2025_11.30.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/280/pj_016-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/287/camscanner_19-08-2025_10.33_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/299/oficio_no152-2025-justificativa_do_proj._de_lei_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/305/camscanner_10-09-2025_08.49_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/309/pl020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/310/pl_21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_ppa_-_2026_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_loa_-_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/320/prefeitura_das.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/321/prefeitura_das_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/333/pl26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/340/camscanner_22-10-2025_11.13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/341/camscanner_22-10-2025_11.19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/342/camscanner_22-10-2025_11.22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/347/oficio_n-_2222025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/359/prefeitura_das_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/360/_vertentes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/361/prefeitura_das_2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/367/camscanner_27-11-2025_10.19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/368/camscanner_01-12-2025_09.58_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_03-12-2025_16.12.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_03-12-2025_16.31.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_09-12-2025_12.24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/377/camscanner_18-12-2025_12.07.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/248/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_resolucao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_08_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/366/camscanner_19-11-2025_10.30.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/236/ind_01_dida.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_10_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/201/21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/202/22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/203/23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/204/24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/205/25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/206/26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/288/camscanner_19-08-2025_12.17.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/289/camscanner_19-08-2025_12.24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/290/camscanner_19-08-2025_12.29.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/291/camscanner_19-08-2025_12.34.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/292/camscanner_19-08-2025_12.42.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no38-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_02-09-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/313/req-43.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/314/req_44.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/315/req_45.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/316/req_46.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/335/camscanner_16-10-2025_11.23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/336/camscanner_20-10-2025_11.13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/338/camscanner_20-10-2025_11.36.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/344/camscanner_28-10-2025_09.40.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/346/camscanner_03-11-2025_11.15.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/349/camscanner_05-11-2025_10.02.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/350/camscanner_05-11-2025_10.16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/351/camscanner_11-11-2025_10.56.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/352/camscanner_11-11-2025_10.56_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/353/camscanner_11-11-2025_10.56_3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/357/camscanner_14-11-2025_11.07.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_08-12-2025_12.43.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/132/mocao_de_pesar_-_maria_de_fatina.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/319/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/354/camscanner_11-11-2025_11.01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/211/1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/212/2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/213/3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/214/4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/215/5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/216/6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/217/7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/218/8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/219/9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/220/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/221/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/222/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/223/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/224/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/225/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/269/ata_16_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/270/ata_17_ordinaria_sessao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/271/ata_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/272/ata_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/273/ata_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/283/ata_eletronica_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/286/ata_eletronica_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/293/ata_eletronica_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/294/ata_4o_sessao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/301/ata_da_5.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/303/ata_6_reuniao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/311/ata_07.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/312/ata_8.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/322/ata_9.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/331/ata_10.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/334/ata_eletronica_11.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/339/ata_12.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/345/ata_13.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/348/ata_14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/356/ata_15.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/362/ata_16.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/207/extra_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/208/extra_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/209/extra_3.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/210/extra_4.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/106/vertentes_-_pe.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_001_2025_-_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_002_2025_-_altera_vencimentos_do_cargo_de_coord._controle_interno.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_003_2025_-_institui_diarias_camara_vertentes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_004_2025_-_funcao_gratificada_agente_contratacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_005_2025_-_reajusta_vencimentos_efetivos_e_comissionados_-_10.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/325/camscanner_10-12-2025_11.56.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/265/poder_legislativo_07-_13-05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/266/vertentes_-_pe_-_pl_08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/281/pl_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/295/10.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/296/camscanner_27-08-2025_11.46.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/329/camscanner_06-10-2025_11.09.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/330/camscanner_06-10-2025_11.10.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/337/projeto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/343/camscanner_28-10-2025_09.39.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/355/camscanner_11-11-2025_11.03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_019-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/166/1747135197_projeto-de-lei-n-01-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/167/1747135396_projeto-de-lei-n-02-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/168/1747135631_projeto-de-lei-n-03-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/169/1747135732_projeto-de-lei-n-04--2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/170/1747135809_projeto-de-lei-n-05--2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/171/1747136334_projeto-de-lei-n-06--2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_resolucao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/134/1742831903_projeto-de-lei-n-08-de-17-de-maro-de-20252025032412534784.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/243/proj_12_2025_pmv.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/264/pl-014.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_18-07-2025_11.30.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/280/pj_016-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/287/camscanner_19-08-2025_10.33_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/299/oficio_no152-2025-justificativa_do_proj._de_lei_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/305/camscanner_10-09-2025_08.49_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/309/pl020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/310/pl_21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_ppa_-_2026_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_loa_-_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/320/prefeitura_das.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/321/prefeitura_das_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/333/pl26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/340/camscanner_22-10-2025_11.13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/341/camscanner_22-10-2025_11.19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/342/camscanner_22-10-2025_11.22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/347/oficio_n-_2222025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/359/prefeitura_das_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/360/_vertentes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/361/prefeitura_das_2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/367/camscanner_27-11-2025_10.19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/368/camscanner_01-12-2025_09.58_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_03-12-2025_16.12.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_03-12-2025_16.31.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_09-12-2025_12.24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/377/camscanner_18-12-2025_12.07.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/248/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_resolucao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_resolucao_08_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/366/camscanner_19-11-2025_10.30.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/236/ind_01_dida.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_10_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/201/21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/202/22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/203/23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/204/24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/205/25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/206/26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/288/camscanner_19-08-2025_12.17.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/289/camscanner_19-08-2025_12.24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/290/camscanner_19-08-2025_12.29.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/291/camscanner_19-08-2025_12.34.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/292/camscanner_19-08-2025_12.42.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no38-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_02-09-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/313/req-43.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/314/req_44.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/315/req_45.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/316/req_46.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/335/camscanner_16-10-2025_11.23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/336/camscanner_20-10-2025_11.13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/338/camscanner_20-10-2025_11.36.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/344/camscanner_28-10-2025_09.40.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/346/camscanner_03-11-2025_11.15.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/349/camscanner_05-11-2025_10.02.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/350/camscanner_05-11-2025_10.16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/351/camscanner_11-11-2025_10.56.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/352/camscanner_11-11-2025_10.56_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/353/camscanner_11-11-2025_10.56_3.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/357/camscanner_14-11-2025_11.07.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_08-12-2025_12.43.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/132/mocao_de_pesar_-_maria_de_fatina.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/319/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/354/camscanner_11-11-2025_11.01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="83.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>