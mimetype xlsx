--- v0 (2025-10-01)
+++ v1 (2026-05-07)
@@ -54,277 +54,277 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dona Santa</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_02_-_severina.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_02_-_severina.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E A ILUMINAÇÃO DA ESTRADA QUE LIGA O DISTRITO DO LIVRAMENTO ATÉ A IGREJA DE SR. RAIMUNDO PEREIRA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_03_-_severina.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_03_-_severina.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO SANEAMENTO BASICO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dida de Elda</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_05_-_edjailson.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_05_-_edjailson.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA RAMPA DE ACESSO NO PREDIO DO SETOR DE CADASTRO UNICO ONDE SÃO REALIZADOS OS ATENDIMENTOS DO PROGRAMA BOLSA FAMILIA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_06_-_edjailson.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_06_-_edjailson.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO DA RUA ALTO DO CRUZEIRO, LOCALIZADO NO BAIRRO ALTO DO CRUZEIRO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_05_-_edjailson.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_05_-_edjailson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA LIMPEZA E CAPINAÇÃO DOS BAIRROS GRAVATIZINHO I, II E III.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_06_-_edjailson.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_06_-_edjailson.pdf</t>
   </si>
   <si>
     <t>Indicação para Construção de um Coletor de Lixo Fixo.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Elba Leal, Dona Santa, Geise da Máquina, Kleiton Vieira, Paulo de Lú, Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_07_-_elba_-_bancada.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_07_-_elba_-_bancada.pdf</t>
   </si>
   <si>
     <t>Criação da AME Animal Municipal de Vertente-PE</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Colocação de iluminação em LED em todos os distritos do _x000D_
 Município.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_09_-_elba_-_bancada.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_09_-_elba_-_bancada.pdf</t>
   </si>
   <si>
     <t>A climatização das escolas e PSF deste Município.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_11_-_elba_-_bancada.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_11_-_elba_-_bancada.pdf</t>
   </si>
   <si>
     <t>Criação do primeiro centro de crossfit com equipamentos _x000D_
 de ginástica na Praça Gil Rodrigues.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_12_-_elba_-_bancada.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_12_-_elba_-_bancada.pdf</t>
   </si>
   <si>
     <t>Construção do Cemitério da Chã do Junco e espaço para _x000D_
 construção de velório nos demais distritos.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_13_-_elba_-_bancada.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_13_-_elba_-_bancada.pdf</t>
   </si>
   <si>
     <t>Construção do Ginásio da Chã do Junco.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dona Santa, Elba Leal, Geise da Máquina, Kleiton Vieira, Paulo de Lú, Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_14_-_bancada.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_14_-_bancada.pdf</t>
   </si>
   <si>
     <t>Que seja feito o alargamento da Bueira que dá acesso ao Distrito da Chã do Junco, em virtude do alto fluxo de veículos e motos, naquela via de grande de grande importância para o nosso município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Natália Miranda</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_15_-_natalia.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_15_-_natalia.pdf</t>
   </si>
   <si>
     <t>A instalação de iluminação pública no Bairro São José - Loteamento São José, especialmente nas imediações da passagem molhada entre a _x000D_
 Rua Vitória I e a Rua Paraíba.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_16_-_natalia.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_16_-_natalia.pdf</t>
   </si>
   <si>
     <t>A conclusão da obra da passagem molhada com muretas no Bairro São José - Loteamento São José - entre as ruas; Rua Vitória 1 e Rua Paraíba.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Nen Cavalcanti</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_017_-_maria_de_fatima.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_017_-_maria_de_fatima.pdf</t>
   </si>
   <si>
     <t>Revitalização da Estrada Goiabeira, que dá acesso ao Sítio São José.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_18_-_natalia.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_18_-_natalia.pdf</t>
   </si>
   <si>
     <t>O fechamento total do canal de esgoto a céu aberto localizado no Bairro das Casinhas, Vertentes/PE.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_19_-_jose_ivanildo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_19_-_jose_ivanildo.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um levantamento nos prédios públicos onde necessita acessibilidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -631,68 +631,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_02_-_severina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_03_-_severina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_05_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_06_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_05_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_06_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_07_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_09_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_11_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_12_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_13_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_14_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_15_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_16_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_017_-_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_18_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_19_-_jose_ivanildo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_02_-_severina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_03_-_severina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_05_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_06_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_05_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_06_-_edjailson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_07_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_09_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_11_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_12_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_13_-_elba_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_14_-_bancada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_15_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_16_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_017_-_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_18_-_natalia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_19_-_jose_ivanildo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="71.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="175.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>