--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -51,483 +51,483 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Revoga o inciso VI do artigo 39 da Lei Orgânica do Município de Vertentes-PE e cria o artigo 39-A.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_001-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município de Vertentes para a legislatura de 2025 a 2028, institui o décimo terceiro salário aos Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_no_002-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Institui a verba de representação devida ao Presidente da Mesa Diretora da Câmara Municipal de Vereadores de Vertentes para a Legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_no_03-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos cargos de provimento efetivo e comissionado do Quadro de Pessoal da Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_no_04-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Dá nome de PRAÇA ALICE REGINA XAVIER, a Praça da Criança localizada na Vila dos Quixabas, no Sítio Areias da Serra e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_no_05-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_no_05-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e dos Secretários do Município das Vertentes-PE, para a Legislatura de 2025 a 2028 e determina outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_06-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza à denominação do nome de quatro ruas situadas no Bairro São José e determina outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_07-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_07-2024.pdf</t>
   </si>
   <si>
     <t>Dá nome de RUA JOSÉ GOMES DE OLIVEIRA FILHO, a Rua que dá acesso ao cemitério no distrito do Ferraz, no Município de Vertentes, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Elba Leal</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_no_08-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_no_08-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza à denominação do Centro de Reabilitação Física, situado nesta cidade e determina outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_lei_no_09-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_lei_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza à denominação do nome de quatro ruas situadas no Bairro da Rua Nova e determina outras providências</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_no_10-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza à denominação de Vila Habitacional situada no Distrito da Serra da Cachoeira e determina outras providências</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal das Vertentes</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/135/1717163938_projeto-de-lei-n-012024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/135/1717163938_projeto-de-lei-n-012024.pdf</t>
   </si>
   <si>
     <t>CRIA A LEI QUE CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/136/1716567167_projeto-de-lei-n-022024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/136/1716567167_projeto-de-lei-n-022024.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALARIO DOS PROFESSORES, MÉDICOS PLANTONISTAS, ODONTÓLOGOS, ASSESSORES JURÍDICOS, FUNÇÕES GRATIFICADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/137/1716567311_projeto-de-lei-n-032024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/137/1716567311_projeto-de-lei-n-032024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO SALÁRIO DOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/138/1716566845_projeto-de-lei-n-042024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/138/1716566845_projeto-de-lei-n-042024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO PELO MUNICÍPIO DE VERTENTES-PE DE DOIS IMÓVEIS LOCALIZADOS NO DISTRITO DA SERRA SECA À COMPANHIA PERNAMBUCANA DE SANEAMENTO- COMPESA</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_05-2024_-_executivo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_05-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a campanha destinada a recuperação de créditos tributários, com redução na cobranças de juros e multas e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/139/1722514382_projeto-de-lei-n-0062024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/139/1722514382_projeto-de-lei-n-0062024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTARIAS PARA O EXECÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_07_-_2024-_executivo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_07_-_2024-_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no município dos Vertentes (PE), a nova metodologia de cofinanciamento federal do Piso de Atenção Primária à Saúde - APS, no âmbito do Sistema Único de Saúde (SUS), que autoriza o Pagamento da Gratificação por Desempenho na Atenção Primária à Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_08_-2024_-_executivo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_08_-2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial para adequação do município oriundos da Lei Federal nº 14.399 que institui a política Nacional Aldir Blanc de fomento à Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/195/projeto_de_lei_no_09-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/195/projeto_de_lei_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução da parcela anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_10_-_2024_-_executivo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_10_-_2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Elaboração do Plano Municipal de Saneamento Básico - PMSB</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_013_-2024__parecer.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_013_-2024__parecer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a campanha destinada à recuperação de créditos tributários, com redução na cobrança dos juros e multas e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda Organizacional</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_emenda_a_lei_organica_no_001-2024.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_emenda_a_lei_organica_no_001-2024.pdf</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Pedro Panela</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/86/req_01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/86/req_01.pdf</t>
   </si>
   <si>
     <t>Requerimento de audiência Pública destinada ao colhimento de informações jurídicas e político-administrativas</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Sessão Solene em homenagem ao dia 08 de março - Dia internacional da Mulher</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Paulo de Lú</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/94/req_05.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/94/req_05.pdf</t>
   </si>
   <si>
     <t>Construção do Calçamento no Sítio Gravatazinho, ao lado da Chácara de Luciano de Nativa, seguindo até a PE-90.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Kleiton Vieira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/79/01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/79/01.pdf</t>
   </si>
   <si>
     <t>Iluminação pública na Chã do Junco</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/80/02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/80/02.pdf</t>
   </si>
   <si>
     <t>Iluminação em LED na Chã do Junco</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/81/03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/81/03.pdf</t>
   </si>
   <si>
     <t>Iluminação em LED em Capela Nova</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/82/04.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/82/04.pdf</t>
   </si>
   <si>
     <t>Passagem molhada no Sítio de Moça Branca</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Calçamento e saneamento do Loteamento João Santos</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/84/06.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/84/06.pdf</t>
   </si>
   <si>
     <t>Posto de Saúde no Sítio do Cumaru</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/85/07.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/85/07.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no Sítio do Cumaru</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Éder da Saúde</t>
   </si>
   <si>
     <t>Limpeza dos canais no bairro São José e Cruzeiro</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/88/11.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/88/11.pdf</t>
   </si>
   <si>
     <t>Recuperação do calçamento no distrito da Serra da Cachoeira</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/89/12.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/89/12.pdf</t>
   </si>
   <si>
     <t>Limpeza da Barragem Municipal no Sítio Pipocas</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/90/13.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/90/13.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica em todas as passagens molhadas do Município.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/92/ind_14.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/92/ind_14.pdf</t>
   </si>
   <si>
     <t>Torres de iluminação em LED no Sítio Lagoa Salgada</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/93/ind_15.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/93/ind_15.pdf</t>
   </si>
   <si>
     <t>Torres de Led no Sítio Cumaru, às margens da PE-90.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -834,68 +834,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/135/1717163938_projeto-de-lei-n-012024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/136/1716567167_projeto-de-lei-n-022024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/137/1716567311_projeto-de-lei-n-032024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/138/1716566845_projeto-de-lei-n-042024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_05-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/139/1722514382_projeto-de-lei-n-0062024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_07_-_2024-_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_08_-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/195/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_10_-_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_013_-2024__parecer.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_emenda_a_lei_organica_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/86/req_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/94/req_05.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/79/01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/80/02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/81/03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/82/04.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/84/06.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/85/07.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/88/11.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/89/12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/90/13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/92/ind_14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/93/ind_15.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/233/projeto_de_lei_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/241/projeto_de_lei_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/135/1717163938_projeto-de-lei-n-012024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/136/1716567167_projeto-de-lei-n-022024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/137/1716567311_projeto-de-lei-n-032024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/138/1716566845_projeto-de-lei-n-042024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_05-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/139/1722514382_projeto-de-lei-n-0062024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_de_lei_07_-_2024-_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/252/projeto_de_lei_08_-2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/195/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_10_-_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_013_-2024__parecer.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_emenda_a_lei_organica_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/86/req_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/94/req_05.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/79/01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/80/02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/81/03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/82/04.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/84/06.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/85/07.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/88/11.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/89/12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/90/13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/92/ind_14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2024/93/ind_15.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>