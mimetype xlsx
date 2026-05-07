--- v0 (2025-12-16)
+++ v1 (2026-05-07)
@@ -51,937 +51,937 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ARO</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/7/01_do_1_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/7/01_do_1_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 01 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/8/02_do_1_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/8/02_do_1_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 08 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/9/03_do_1_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/9/03_do_1_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 15 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/10/04_do_1_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/10/04_do_1_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 01 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/11/05_do_1_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/11/05_do_1_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 08 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/12/06.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/12/06.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 15 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/13/07.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/13/07.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 22 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/14/08.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/14/08.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 29 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/15/09.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/15/09.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 05 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/16/10.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/16/10.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 12 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/17/11.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/17/11.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 19 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/18/12.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/18/12.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO ORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 26 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/20/13.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/20/13.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 02 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/21/14.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/21/14.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 10 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/22/15.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/22/15.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 17 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/23/16.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/23/16.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO EXTRAORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 24 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/24/17.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/24/17.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO EXTRAORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 31 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/25/18.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/25/18.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO EXTRAORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 07 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/26/19.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/26/19.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO EXTRAORDINÁRIA DO 1º PERIODO LEGISLATIVO, REALIZADA NO DIA 14 DE JUNHO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ata_da_20_sessao.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ata_da_20_sessao.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO LEGISLATIVO, REALIZADA NO DIA 20 DE JUNHO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ata_1_sessao_do_2_per.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ata_1_sessao_do_2_per.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA CÂMARA MUNICIPAL DE VERTENTES, REALIZADA EM 1 DE AGOSTO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/3/ata_2_sessao_do_2_periodo_2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/3/ata_2_sessao_do_2_periodo_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA CÂMARA MUNICIPAL DE VERTENTES, REALIZADA EM 9 DE AGOSTO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ata_3_sessao_do_2_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ata_3_sessao_do_2_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 3 SESSÃO ORDINARIA DO 2 PERIODO LEGISLATIVO DA CAMARA MUNICIPAL DAS VERTENTES, REALIZADA NO DIA 15 DE AGOSTO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/5/23_de_ag.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/5/23_de_ag.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA CÂMARA MUNICIPAL DE VERTENTES, REALIZADA EM 23 DE AGOSTO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/6/ata_5_reuniao_2_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/6/ata_5_reuniao_2_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª (QUINTA) SESSÃO ORDINÁRIA DO 2º PERIODO LEGISLATIVO, REALIZADA EM 30 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/75/26_ata_da_6_reuniao_do_2_periodo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/75/26_ata_da_6_reuniao_do_2_periodo.pdf</t>
   </si>
   <si>
     <t>ATA DA 6º SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO, REALIZADA DIA 06 DE SETEMBRO DE 2023</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>Ata da Reunião Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/19/extraordinaria.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/19/extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DO PERIODO LEGISLATIVO, REALIZADA NO DIA 02 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/91/emenda_2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/91/emenda_2023.pdf</t>
   </si>
   <si>
     <t>Previsão de pagamento de décimo terceiro salário aos vereadores</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_001-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos cargos de provimento efetivo e comissionado do Quadro de Pessoal da Câmara.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/263/pl._04-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/263/pl._04-2023.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Estádio Municipal situado no Distrito do São João do Ferraz e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_05-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Dá nome ao vestiário do Estádio Municipal no Distrito de São João do Ferraz e dá outras providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_06-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Dá nome de Praça da Bíblia, a Praça localizada na rua Tereza Agostinho de Souza, no Distrito da Serra da Cachoeira, e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal das Vertentes</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_001-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Cria a Lei que concede reajuste de vencimento aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de gratificação para Agentes de contratação, equipe de apoio, comissão de contratos e licitação e dá outras providências.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_003-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Reajusta o vencimento base dos profissionais do magistério no Município de Vertentes-PE para o exercício de 2023.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Cria a lei que concede reajuste reajuste de vencimentos aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_005-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Adota o Diário Oficial dos Municípios do Estado de Pernambuco, instituído e administrado pela Associação Municipalista de Pernambuco (AMUPE), como veículo oficial de publicações dos atos normativos e administrativos do Município de Vertentes-PE.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_no_07-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a campanha destinada à recuperação de créditos tributários, com redução na cobrança dos juros e multa e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_08-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Promove a adequação orçamentária no âmbito do Município de Vertentes e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$173.946,28.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_09-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta temporariamente em âmbito municipal a Lei Federal Nº 14.434, de 4 de agosto de 2022, que estabelece o piso dos profissionais de enfermagem, com base na ADI N°7222-DF.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_010-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução da parcela anual de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_011-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fica a despesa do Município para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_012-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Poder Executivo do Município das Vertentes, a gratificação de incentivo aos indicadores de Desempenho da Saúde Bucal, com base na Portaria GM/MS Nº960/2023</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_13-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo Municipal a conceder subvenção a Associação Comunitária Evangelista Manoel Reinaldo de Amarante, entidade mantedora da Rádio Comunitária em Vertentes, a Maturi FM e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_14-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as metas fiscais e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_resolucao_no_001-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_resolucao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DA CÂMARA MUNICIPAL DE VERTENTES, Estado de Pernambuco, no uso de suas atribuições, com fundamento no artigo 53, do seu regimento interno, RESOLVE:_x000D_
 Constituir as comissões permanentes infra escritas para o biênio 2023/2024, indicando os respectivos nomes dos vereadores que irão compô-las:</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_resolucao_no_002-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_resolucao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de adiamentos aos vereadores e servidores da Câmara Municipal de Vertentes para atividades administrativas de capacitação e de representação.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_03-2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Concede Autorização de afastamento para tratar de interesses pessoais ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/27/poder_legislativo2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/27/poder_legislativo2.pdf</t>
   </si>
   <si>
     <t>Título de cidadão vertentense</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/28/poder_legislativo1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/28/poder_legislativo1.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/29/poder_legislativo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/29/poder_legislativo.pdf</t>
   </si>
   <si>
     <t>A construção de uma Lombada com acessibilidade</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Paulo de Lú</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/32/poder_legislativo3.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/32/poder_legislativo3.pdf</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/33/poder_legislativo_4.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/33/poder_legislativo_4.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico das estradas PE 90 e o trecho que liga a cidade ao distrito do São João do Ferraz</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/34/poder_legislativo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/34/poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico que liga a PE 130</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Éder da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/37/req_01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/37/req_01.pdf</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/38/req_02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/38/req_02.pdf</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/39/req_03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/39/req_03.pdf</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/40/req_04.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/40/req_04.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/41/req_05.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/41/req_05.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/42/req_06.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/42/req_06.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Marcone</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/45/poder_legislativo1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/45/poder_legislativo1.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Célia de Dona Santa</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/46/01_2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/46/01_2023.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/47/02_2023.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/47/02_2023.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Pedro Panela</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/48/camara_municipal_das_vertentes.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/48/camara_municipal_das_vertentes.pdf</t>
   </si>
   <si>
     <t>Piso salarial dos profissionais de enfermagem</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/49/camara_municipal_das_vertentes1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/49/camara_municipal_das_vertentes1.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/50/poder_legislativo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/50/poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Calçamento no sítio Tobibas</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/51/poder_legislativo2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/51/poder_legislativo2.pdf</t>
   </si>
   <si>
     <t>Calçamento no Sitio Lagoa Rasa</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/52/poder_legislativo1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/52/poder_legislativo1.pdf</t>
   </si>
   <si>
     <t>Calçamento no Sítio Riacho Direito</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Elba Leal</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/53/req_01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/53/req_01.pdf</t>
   </si>
   <si>
     <t>Melhoramento de iluminação</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/54/req_02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/54/req_02.pdf</t>
   </si>
   <si>
     <t>Título de Cidadão Vertentense</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/55/req_03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/55/req_03.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/56/req_04.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/56/req_04.pdf</t>
   </si>
   <si>
     <t>Voto de Aplausos</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/57/req_05.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/57/req_05.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req_06.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req_06.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/59/req_07.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/59/req_07.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/60/req_08.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/60/req_08.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Kleiton Vieira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/63/poder_legislativo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/63/poder_legislativo.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/64/poder_legislativo2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/64/poder_legislativo2.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/65/poder_legislativo3.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/65/poder_legislativo3.pdf</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/30/poder_legislativo3.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/30/poder_legislativo3.pdf</t>
   </si>
   <si>
     <t>Poda da vegetação nas estradas que ligam a Serra da Cachoeira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/31/camara_municipal_das_vertentes.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/31/camara_municipal_das_vertentes.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de futevôlei no centro esportivo Nestor Agostinho de Souza no Distrito da Serra da Cachoeira</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/35/poder_legislativo1.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/35/poder_legislativo1.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem molhada que liga o sítio Baixio</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind_03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind_03.pdf</t>
   </si>
   <si>
     <t>Calçamento, saneamento básico e iluminação pública no Loteamento Maria Aparecida Aragão Farias (Loteamento Amiguinho)</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind_04.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind_04.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade em frente ao Hospital Municipal</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/61/ind_01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/61/ind_01.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade de Atendimento Básico no bairro Gavatazinho</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind_02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind_02.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na Vila Manoel de Souza Leal</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/66/00.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/66/00.pdf</t>
   </si>
   <si>
     <t>Passagens molhadas, troca de lixeiras públicas, revitalização do canal</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/67/01.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/67/01.pdf</t>
   </si>
   <si>
     <t>Saneamento e calçamento</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/68/02.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/68/02.pdf</t>
   </si>
   <si>
     <t>Casa de apoio em Garanhuns</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/69/03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/69/03.pdf</t>
   </si>
   <si>
     <t>Laboratório de Análises clínicas agrícolas</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/70/04.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/70/04.pdf</t>
   </si>
   <si>
     <t>Sistema de computador com rede central e tablets</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/71/05.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/71/05.pdf</t>
   </si>
   <si>
     <t>Construção de uma unidade de saúde no bairro Gravatazinho</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/72/06.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/72/06.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva no Junco</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/73/07.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/73/07.pdf</t>
   </si>
   <si>
     <t>Restauração do açude da Chã do Junco</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/74/08.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/74/08.pdf</t>
   </si>
   <si>
     <t>Construção de uma coberta e piso na Escola da Chã do Junco</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/76/poder_legislativo.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/76/poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade em escolas e unidades básicas de saúde.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/77/camara_municipal_das_vertentes.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/77/camara_municipal_das_vertentes.pdf</t>
   </si>
   <si>
     <t>Saneamento básico das sete ruas da Vila Amara Maria da Penha</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/36/poder_legislativo2.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/36/poder_legislativo2.pdf</t>
   </si>
   <si>
     <t>Moção de pesar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1288,68 +1288,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/7/01_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/8/02_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/9/03_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/10/04_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/11/05_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/12/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/13/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/14/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/15/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/16/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/17/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/18/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/20/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/21/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/22/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/23/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/24/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/25/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/26/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ata_da_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ata_1_sessao_do_2_per.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/3/ata_2_sessao_do_2_periodo_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ata_3_sessao_do_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/5/23_de_ag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/6/ata_5_reuniao_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/75/26_ata_da_6_reuniao_do_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/19/extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/91/emenda_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/263/pl._04-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_resolucao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/27/poder_legislativo2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/28/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/29/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/32/poder_legislativo3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/33/poder_legislativo_4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/34/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/37/req_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/38/req_02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/39/req_03.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/40/req_04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/41/req_05.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/42/req_06.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/45/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/46/01_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/47/02_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/48/camara_municipal_das_vertentes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/49/camara_municipal_das_vertentes1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/50/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/51/poder_legislativo2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/52/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/53/req_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/54/req_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/55/req_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/56/req_04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/57/req_05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/59/req_07.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/60/req_08.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/63/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/64/poder_legislativo2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/65/poder_legislativo3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/30/poder_legislativo3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/31/camara_municipal_das_vertentes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/35/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind_03.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind_04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/61/ind_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind_02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/66/00.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/67/01.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/68/02.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/69/03.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/70/04.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/71/05.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/72/06.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/73/07.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/74/08.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/76/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/77/camara_municipal_das_vertentes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/36/poder_legislativo2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/7/01_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/8/02_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/9/03_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/10/04_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/11/05_do_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/12/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/13/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/14/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/15/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/16/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/17/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/18/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/20/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/21/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/22/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/23/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/24/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/25/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/26/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/1/ata_da_20_sessao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/2/ata_1_sessao_do_2_per.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/3/ata_2_sessao_do_2_periodo_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/4/ata_3_sessao_do_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/5/23_de_ag.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/6/ata_5_reuniao_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/75/26_ata_da_6_reuniao_do_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/19/extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/91/emenda_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/263/pl._04-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_de_lei_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/148/projeto_de_lei_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/154/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_resolucao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/27/poder_legislativo2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/28/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/29/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/32/poder_legislativo3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/33/poder_legislativo_4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/34/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/37/req_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/38/req_02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/39/req_03.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/40/req_04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/41/req_05.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/42/req_06.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/45/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/46/01_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/47/02_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/48/camara_municipal_das_vertentes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/49/camara_municipal_das_vertentes1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/50/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/51/poder_legislativo2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/52/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/53/req_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/54/req_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/55/req_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/56/req_04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/57/req_05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/58/req_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/59/req_07.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/60/req_08.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/63/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/64/poder_legislativo2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/65/poder_legislativo3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/30/poder_legislativo3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/31/camara_municipal_das_vertentes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/35/poder_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/43/ind_03.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/44/ind_04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/61/ind_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/62/ind_02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/66/00.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/67/01.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/68/02.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/69/03.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/70/04.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/71/05.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/72/06.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/73/07.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/74/08.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/76/poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/77/camara_municipal_das_vertentes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2023/36/poder_legislativo2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="225.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>