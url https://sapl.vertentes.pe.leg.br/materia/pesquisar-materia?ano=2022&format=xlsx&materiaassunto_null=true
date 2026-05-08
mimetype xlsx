--- v0 (2025-10-01)
+++ v1 (2026-05-08)
@@ -54,483 +54,483 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/187/proposta_de_emenda_modificativa_do_projeto_de_lei_no_01-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/187/proposta_de_emenda_modificativa_do_projeto_de_lei_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do artigo 2º, do Projeto de Lei nº 01/2022 e determina outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Kleiton Vieira</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_no_01-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece que o Brasão ou a Bandeira do Município seja a logomarca permanente da administração municipal e prevê outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_02-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ajuste de vencimentos dos cargos de provimento efetivo e comissionado e determina outras providências</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_03-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Prevê as denominações das quatro Praças que compõem a Rua Manoel Benício de Azevedo, nesta cidade e determina outras providências</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zé Ivanildo</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_04-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Centro Esportivo Municipal de Nestor Agostinho de Souza.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo de Lú</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_05-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Dá nome à Rua Projetada de Mario Rafael de Arruda (Bauzinho)</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_06-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Prevê a denominação do novo auditório e dos gabinetes desta Casa Legislativa, determinando outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GP</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_07-2022_-_substitutivo_no_01-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_07-2022_-_substitutivo_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Prevê a denominação da nova Escola Municipal do Distrito do Livramento e determina outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Elba Leal</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_no_08-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Dá nome a Travessa que liga a Rua Dr. Emídio Cavalcanti à Rua Amaro Joaquim de Santana, Alameda de Compras e Serviços Gervásio Figueiroa de Assunção e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_09-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_09-2022.pdf</t>
   </si>
   <si>
     <t>Prevê a denominação de rua situada no Distrito Chã do Junco e determina outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_10-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Dá nome à Rua José Antônio de Lima conhecido como Zé Amaro.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_11-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Prevê a denominação de ruas situadas no Bairro São José, nesta cidade e determina outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_no_012-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_no_012-2022.pdf</t>
   </si>
   <si>
     <t>Prevê a denominação de ruas situadas no Bairro do Cruzeiro, nesta cidade e determina outras providências.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_no_13-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_no_13-2022.pdf</t>
   </si>
   <si>
     <t>Dá nome à Vila situada no Distrito Serra da Cachoeira, Vila Maria Amara da Penha e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_no_14-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_no_14-2022.pdf</t>
   </si>
   <si>
     <t>Dá nome às Ruas situadas na Vila Maria Amara da Penha no Distrito Serra da Cachoeira, Rua Paulo Soares da Silva e Rua Valdemar José de Mendonça e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal das Vertentes</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_01-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Cria a lei que concede reajuste de vencimentos aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pl_02-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pl_02-2022.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de comissão de Pregoeiro(a) e fixa o salário do cargo de Tesoureiro(a), e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_no_03-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Institui o piso salarial dos profissionais do magistério no município de Vertentes-PE a partir da edição da Lei Federal nº 14.113 de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_04-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alterar o valor da subvenção prestada a Associação Pró Desenvolvimento Comunitário das Vertentes - ASDEC, entidade mantedora da Rádio Comunitária de Vertentes-PE, VERTENTES FM e dá outras providências</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_no_05-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Disciplina o acordo com credores para pagamento com desconto de precatórios municipais e o acordo terminativo de litígio contra a Fazenda Pública.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_no_06-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de transporte escolar da rede pública de ensino no Município das Vertentes-PE</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_no_07-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_no_07-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a campanha destinada à recuperação de créditos tributários, com redução na cobrança dos juros e multa e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_08-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Segunda Travessa da Rua Osvaldo Figueiroa para Rua Professora Maria Dulcinéia de Oliveira Bezerra e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar a Guarda Civil Municipal no âmbito do Município de Vertentes e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_10-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial do Agente Comunitário de Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_no_011-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_no_011-2022.pdf</t>
   </si>
   <si>
     <t>Abre aos Orçamentos Fiscal e da Seguridade Social, crédito suplementar no valor de R$ 9.731.000,00, para reforço de dotações constantes da Lei Orçamentária Vigente, para custear as despesas correntes e de capital e dá outras providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_de_diretrizes_orcamentarias_ldo_no_12-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_de_diretrizes_orcamentarias_ldo_no_12-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_no_013-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_no_013-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta no Município de Vertentes-PE a Emenda Constitucional Nº114/2021, a Lei Federal Nº14.325/2022, referente ao repasse sob forma de abono do valor principal dos recursos extraordinários do FUNDEF e FUNDEB recebidos pelo município em decorrência de decisões judiciais relativas ao cálculo do valor anual por aluno para distribuição dos recursos de que trata ao Art. 47-A da Lei Federal Nº14.113/2020.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_no_14-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_no_14-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece implementação de políticas públicas que visam a proteção para pessoas com Transtorno do Espectro Autista (TEA) residentes no Município de Vertentes-PE e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_no_15-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_no_15-2022.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento dos fisioterapeutas no Município das Vertentes-PE e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_018-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_018-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 18 da Lei nº 913, de 12 de novembro de 2021, que aprovou o orçamento do município para 2022.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_resolucao_no_01-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_resolucao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Resolução TC/PE nº 159/2021 e determina outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Marcone</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/261/p._resolucao_03.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/261/p._resolucao_03.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Vertentense à Isaac Farias Leal.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/262/p._resolucao_04-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/262/p._resolucao_04-2022.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Vertentense à Amaro José da Silva Neto.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/256/req._01-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/256/req._01-2022.pdf</t>
   </si>
   <si>
     <t>Calçamento no Sítio Marinho, iniciando as margens da PE-121, até as mediações de Aldinho do Leite.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/257/req_01-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/257/req_01-2022.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES, Valores atualizados dos recursos provenientes do Precatório Judicial (nº 142499 -PE} pago pela União em razão das diferenças do extinto Fundef, Indicando os dados da conta bancária os quais estão localizados os referidos recursos;</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/258/req._02-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/258/req._02-2022.pdf</t>
   </si>
   <si>
     <t>Que providencie junto a companhia pernambucana de saneamento (COMPESA) a extensão do ramal de água encanada das ruas: Gercina Dalva Cavalcanti e Maria Assunção da Silveira Gomes localizadas no Alto do Cruzeiro neste município.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/259/req_03-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/259/req_03-2022.pdf</t>
   </si>
   <si>
     <t>A construção do calçamento que liga o centro do Distrito de Capela Nova até o Cemitério do referido Distrito.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/260/req_12-2022.pdf</t>
+    <t>http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/260/req_12-2022.pdf</t>
   </si>
   <si>
     <t>Pedido de informação, Valores atualizados dos recursos provenientes do Precatório Judicial (nº 142499 - PE) pago pela União em razão das diferenças do extinto Fundef, indicando os dados da conta bancaria os quais estão localizados os referidos recursos;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -837,68 +837,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/187/proposta_de_emenda_modificativa_do_projeto_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_07-2022_-_substitutivo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pl_02-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_de_diretrizes_orcamentarias_ldo_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/261/p._resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/262/p._resolucao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/256/req._01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/257/req_01-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/258/req._02-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/259/req_03-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/260/req_12-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/187/proposta_de_emenda_modificativa_do_projeto_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_07-2022_-_substitutivo_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/181/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pl_02-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/147/projeto_de_lei_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_de_lei_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_de_diretrizes_orcamentarias_ldo_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/261/p._resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/262/p._resolucao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/256/req._01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/257/req_01-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/258/req._02-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/259/req_03-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vertentes.pe.leg.br/media/sapl/public/materialegislativa/2022/260/req_12-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>